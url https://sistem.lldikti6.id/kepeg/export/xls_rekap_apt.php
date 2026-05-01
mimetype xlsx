--- v0 (2026-03-12)
+++ v1 (2026-05-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Pegawai" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="654">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="653">
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Kode PT</t>
   </si>
   <si>
     <t>Nama PT</t>
   </si>
   <si>
     <t>Nomor SK</t>
   </si>
   <si>
     <t>Peringkat</t>
   </si>
   <si>
     <t>Tanggal Terbit</t>
   </si>
   <si>
     <t>Kadaluarsa</t>
   </si>
   <si>
     <t>061001</t>
   </si>
   <si>
@@ -1523,87 +1523,78 @@
   <si>
     <t>Akademi Analis Kesehatan Pekalongan</t>
   </si>
   <si>
     <t>399/SK/BAN-PT/Ak.Ppj/PT/IV/2024</t>
   </si>
   <si>
     <t>064066</t>
   </si>
   <si>
     <t>AMIK Jakarta Teknologi Cipta</t>
   </si>
   <si>
     <t>202/SK/BAN-PT/Ak-PPJ/PT/V/2022</t>
   </si>
   <si>
     <t>064096</t>
   </si>
   <si>
     <t>Akademi Keperawatan Al Hikmah 2 Brebes</t>
   </si>
   <si>
     <t>2087/SK/BAN-PT/Ak/PT/III/2025</t>
   </si>
   <si>
-    <t>064097</t>
-[...7 lines deleted...]
-  <si>
     <t>064108</t>
   </si>
   <si>
     <t>Akademi Farmasi Kusuma Husada Purwokerto</t>
   </si>
   <si>
     <t>255/SK/BAN-PT/Ak/PT/IV/2023</t>
   </si>
   <si>
     <t>064109</t>
   </si>
   <si>
     <t>Akademi Seni Mangkunegaran Surakarta</t>
   </si>
   <si>
     <t>134/SK/BAN-PT/Ak-TMSP/PT/II/2023</t>
   </si>
   <si>
     <t>Tidak Terakreditasi</t>
   </si>
   <si>
     <t>064114</t>
   </si>
   <si>
     <t>Akademi Keperawatan Alkautsar Temanggung</t>
   </si>
   <si>
-    <t>290/SK/BAN-PT/Akred/PT/IV/2021</t>
+    <t>163/SK/BAN-PT/Ak.S/2.0/PT/IV/2026</t>
   </si>
   <si>
     <t>064127</t>
   </si>
   <si>
     <t>Akademi Keperawatan Giri Satria Husada</t>
   </si>
   <si>
     <t>2683/SK/BAN-PT/Ak.Ppj/PT/IX/2025</t>
   </si>
   <si>
     <t>064128</t>
   </si>
   <si>
     <t>Akademi Kebidanan Siti Fatimah</t>
   </si>
   <si>
     <t>1329/SK/BAN-PT/Ak/PT/VII/2024</t>
   </si>
   <si>
     <t>064137</t>
   </si>
   <si>
     <t>Akademi Kebidanan Harapan Ibu Pekalongan</t>
   </si>
@@ -1823,51 +1814,51 @@
   <si>
     <t>065030</t>
   </si>
   <si>
     <t>Politeknik Balekambang Jepara</t>
   </si>
   <si>
     <t>456/SK/BAN-PT/Ak-PKP/PT/V/2021</t>
   </si>
   <si>
     <t>065031</t>
   </si>
   <si>
     <t>Politeknik Katolik Mangunwijaya</t>
   </si>
   <si>
     <t xml:space="preserve">2055/SK/BAN-PT/Ak.KP/PT/XI/2024 </t>
   </si>
   <si>
     <t>065033</t>
   </si>
   <si>
     <t>Politeknik Bumi Akpelni</t>
   </si>
   <si>
-    <t>697/SK/BAN-PT/Ak.Ppj/PT/X/2023</t>
+    <t>3039/SK/BAN-PT/Ak.KP/PT/XII/2025,</t>
   </si>
   <si>
     <t>065034</t>
   </si>
   <si>
     <t>Politeknik Yakpermas Banyumas</t>
   </si>
   <si>
     <t>432/SK/BAN-PT/PEPA-Ppj/PT/IV/2024</t>
   </si>
   <si>
     <t>065035</t>
   </si>
   <si>
     <t>Politeknik Kudus</t>
   </si>
   <si>
     <t>065036</t>
   </si>
   <si>
     <t>Politeknik Akbara</t>
   </si>
   <si>
     <t>825/SK/BAN-PT/Ak/PT/X/2023</t>
   </si>
@@ -1947,50 +1938,56 @@
     <t>065046</t>
   </si>
   <si>
     <t>Politeknik Bisnis Dan Perpajakan Indonesia</t>
   </si>
   <si>
     <t>2517/SK/BAN-PT/Ak/PT/VIII/2025</t>
   </si>
   <si>
     <t>065047</t>
   </si>
   <si>
     <t>Politeknik Pancasakti Global</t>
   </si>
   <si>
     <t>1372/SK/BAN-PT/Ak-PNB/PT/VII/2024</t>
   </si>
   <si>
     <t>065048</t>
   </si>
   <si>
     <t>Politeknik Assalaam Surakarta</t>
   </si>
   <si>
     <t>2097/SK/BAN-PT/Ak-PNB/PT/XI/2024</t>
+  </si>
+  <si>
+    <t>065049</t>
+  </si>
+  <si>
+    <t>Politeknik Pelayaran Nasional APN Surakarta</t>
   </si>
   <si>
     <t>066002</t>
   </si>
   <si>
     <t>Akademi Komunitas Semen Indonesia Rembang</t>
   </si>
   <si>
     <t>1006/SK/BAN-PT/Akred/PT/XII/2020</t>
   </si>
   <si>
     <t>066003</t>
   </si>
   <si>
     <t>Akademi Komunitas BPPMNU Banat</t>
   </si>
   <si>
     <t>1793/SK/BAN-PT/Ak.P/PT/IX/2024</t>
   </si>
   <si>
     <t>066004</t>
   </si>
   <si>
     <t>Akademi Komunitas Al-Kahfi</t>
   </si>
@@ -4193,51 +4190,51 @@
       </c>
       <c r="G80" s="1">
         <v>47107</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>248</v>
       </c>
       <c r="C81" t="s">
         <v>249</v>
       </c>
       <c r="D81" t="s">
         <v>250</v>
       </c>
       <c r="E81" t="s">
         <v>74</v>
       </c>
       <c r="F81" s="1">
         <v>45923</v>
       </c>
       <c r="G81" s="1">
-        <v>46093</v>
+        <v>46144</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>251</v>
       </c>
       <c r="C82" t="s">
         <v>252</v>
       </c>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>253</v>
       </c>
       <c r="C83" t="s">
@@ -5879,52 +5876,56 @@
       <c r="D154" t="s">
         <v>468</v>
       </c>
       <c r="E154" t="s">
         <v>74</v>
       </c>
       <c r="F154" s="1">
         <v>45699</v>
       </c>
       <c r="G154" s="1">
         <v>46234</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>469</v>
       </c>
       <c r="C155" t="s">
         <v>470</v>
       </c>
       <c r="D155"/>
       <c r="E155"/>
-      <c r="F155" s="1"/>
-      <c r="G155" s="1"/>
+      <c r="F155" s="1">
+        <v>46144</v>
+      </c>
+      <c r="G155" s="1">
+        <v>46144</v>
+      </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>471</v>
       </c>
       <c r="C156" t="s">
         <v>472</v>
       </c>
       <c r="D156" t="s">
         <v>473</v>
       </c>
       <c r="E156" t="s">
         <v>74</v>
       </c>
       <c r="F156" s="1">
         <v>45281</v>
       </c>
       <c r="G156" s="1">
         <v>47107</v>
       </c>
     </row>
     <row r="157" spans="1:7">
@@ -6144,1179 +6145,1171 @@
       </c>
       <c r="F166" s="1">
         <v>45735</v>
       </c>
       <c r="G166" s="1">
         <v>47561</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>503</v>
       </c>
       <c r="C167" t="s">
         <v>504</v>
       </c>
       <c r="D167" t="s">
         <v>505</v>
       </c>
       <c r="E167" t="s">
         <v>74</v>
       </c>
       <c r="F167" s="1">
-        <v>45342</v>
+        <v>45027</v>
       </c>
       <c r="G167" s="1">
-        <v>47169</v>
+        <v>46854</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>506</v>
       </c>
       <c r="C168" t="s">
         <v>507</v>
       </c>
       <c r="D168" t="s">
         <v>508</v>
       </c>
       <c r="E168" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>509</v>
+      </c>
+      <c r="F168" s="1"/>
+      <c r="G168" s="1"/>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C169" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D169" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="E169" t="s">
-        <v>512</v>
-[...2 lines deleted...]
-      <c r="G169" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="F169" s="1">
+        <v>46119</v>
+      </c>
+      <c r="G169" s="1">
+        <v>46484</v>
+      </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>513</v>
       </c>
       <c r="C170" t="s">
         <v>514</v>
       </c>
       <c r="D170" t="s">
         <v>515</v>
       </c>
       <c r="E170" t="s">
         <v>74</v>
       </c>
       <c r="F170" s="1">
-        <v>44292</v>
+        <v>45902</v>
       </c>
       <c r="G170" s="1">
-        <v>46118</v>
+        <v>47676</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>516</v>
       </c>
       <c r="C171" t="s">
         <v>517</v>
       </c>
       <c r="D171" t="s">
         <v>518</v>
       </c>
       <c r="E171" t="s">
         <v>74</v>
       </c>
       <c r="F171" s="1">
-        <v>45902</v>
+        <v>45482</v>
       </c>
       <c r="G171" s="1">
-        <v>47676</v>
+        <v>47308</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>519</v>
       </c>
       <c r="C172" t="s">
         <v>520</v>
       </c>
       <c r="D172" t="s">
         <v>521</v>
       </c>
       <c r="E172" t="s">
         <v>74</v>
       </c>
       <c r="F172" s="1">
-        <v>45482</v>
+        <v>44845</v>
       </c>
       <c r="G172" s="1">
-        <v>47308</v>
+        <v>46671</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>522</v>
       </c>
       <c r="C173" t="s">
         <v>523</v>
       </c>
       <c r="D173" t="s">
         <v>524</v>
       </c>
       <c r="E173" t="s">
         <v>74</v>
       </c>
       <c r="F173" s="1">
-        <v>44845</v>
+        <v>45394</v>
       </c>
       <c r="G173" s="1">
-        <v>46671</v>
+        <v>47219</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>525</v>
       </c>
       <c r="C174" t="s">
         <v>526</v>
       </c>
       <c r="D174" t="s">
         <v>527</v>
       </c>
       <c r="E174" t="s">
         <v>74</v>
       </c>
       <c r="F174" s="1">
-        <v>45394</v>
+        <v>45371</v>
       </c>
       <c r="G174" s="1">
-        <v>47219</v>
+        <v>47197</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>528</v>
       </c>
       <c r="C175" t="s">
         <v>529</v>
       </c>
       <c r="D175" t="s">
         <v>530</v>
       </c>
       <c r="E175" t="s">
         <v>74</v>
       </c>
       <c r="F175" s="1">
-        <v>45371</v>
+        <v>45434</v>
       </c>
       <c r="G175" s="1">
-        <v>47197</v>
+        <v>47260</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>531</v>
       </c>
       <c r="C176" t="s">
         <v>532</v>
       </c>
       <c r="D176" t="s">
         <v>533</v>
       </c>
       <c r="E176" t="s">
         <v>74</v>
       </c>
       <c r="F176" s="1">
-        <v>45434</v>
+        <v>44984</v>
       </c>
       <c r="G176" s="1">
-        <v>47260</v>
+        <v>46810</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>534</v>
       </c>
       <c r="C177" t="s">
         <v>535</v>
       </c>
       <c r="D177" t="s">
         <v>536</v>
       </c>
       <c r="E177" t="s">
         <v>74</v>
       </c>
       <c r="F177" s="1">
-        <v>44984</v>
+        <v>44278</v>
       </c>
       <c r="G177" s="1">
-        <v>46810</v>
+        <v>46104</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>537</v>
       </c>
       <c r="C178" t="s">
         <v>538</v>
       </c>
       <c r="D178" t="s">
         <v>539</v>
       </c>
       <c r="E178" t="s">
         <v>74</v>
       </c>
       <c r="F178" s="1">
-        <v>44278</v>
+        <v>45628</v>
       </c>
       <c r="G178" s="1">
-        <v>46104</v>
+        <v>47454</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>540</v>
       </c>
       <c r="C179" t="s">
         <v>541</v>
       </c>
       <c r="D179" t="s">
         <v>542</v>
       </c>
       <c r="E179" t="s">
         <v>74</v>
       </c>
       <c r="F179" s="1">
-        <v>45628</v>
+        <v>45791</v>
       </c>
       <c r="G179" s="1">
-        <v>47454</v>
+        <v>47617</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>543</v>
       </c>
       <c r="C180" t="s">
         <v>544</v>
       </c>
       <c r="D180" t="s">
         <v>545</v>
       </c>
       <c r="E180" t="s">
         <v>74</v>
       </c>
       <c r="F180" s="1">
         <v>45791</v>
       </c>
       <c r="G180" s="1">
         <v>47617</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
         <v>546</v>
       </c>
       <c r="C181" t="s">
         <v>547</v>
       </c>
       <c r="D181" t="s">
         <v>548</v>
       </c>
       <c r="E181" t="s">
         <v>74</v>
       </c>
       <c r="F181" s="1">
-        <v>45791</v>
+        <v>45667</v>
       </c>
       <c r="G181" s="1">
-        <v>47617</v>
+        <v>47218</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
         <v>549</v>
       </c>
       <c r="C182" t="s">
         <v>550</v>
       </c>
-      <c r="D182" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D182"/>
+      <c r="E182"/>
       <c r="F182" s="1">
-        <v>45667</v>
+        <v>46144</v>
       </c>
       <c r="G182" s="1">
-        <v>47218</v>
+        <v>46144</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
+        <v>551</v>
+      </c>
+      <c r="C183" t="s">
         <v>552</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
       <c r="D183"/>
       <c r="E183"/>
       <c r="F183" s="1">
-        <v>46093</v>
+        <v>46144</v>
       </c>
       <c r="G183" s="1">
-        <v>46093</v>
+        <v>46144</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
+        <v>553</v>
+      </c>
+      <c r="C184" t="s">
         <v>554</v>
       </c>
-      <c r="C184" t="s">
+      <c r="D184" t="s">
         <v>555</v>
       </c>
-      <c r="D184"/>
-      <c r="E184"/>
+      <c r="E184" t="s">
+        <v>74</v>
+      </c>
       <c r="F184" s="1">
-        <v>46093</v>
+        <v>44999</v>
       </c>
       <c r="G184" s="1">
-        <v>46093</v>
+        <v>46826</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>556</v>
       </c>
       <c r="C185" t="s">
         <v>557</v>
       </c>
       <c r="D185" t="s">
         <v>558</v>
       </c>
       <c r="E185" t="s">
         <v>74</v>
       </c>
       <c r="F185" s="1">
-        <v>44999</v>
+        <v>45392</v>
       </c>
       <c r="G185" s="1">
-        <v>46826</v>
+        <v>47218</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
         <v>559</v>
       </c>
       <c r="C186" t="s">
         <v>560</v>
       </c>
       <c r="D186" t="s">
         <v>561</v>
       </c>
       <c r="E186" t="s">
         <v>74</v>
       </c>
       <c r="F186" s="1">
-        <v>45392</v>
+        <v>44824</v>
       </c>
       <c r="G186" s="1">
-        <v>47218</v>
+        <v>46205</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>562</v>
       </c>
       <c r="C187" t="s">
         <v>563</v>
       </c>
       <c r="D187" t="s">
         <v>564</v>
       </c>
       <c r="E187" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="F187" s="1">
-        <v>44824</v>
+        <v>45713</v>
       </c>
       <c r="G187" s="1">
-        <v>46205</v>
+        <v>47539</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>565</v>
       </c>
       <c r="C188" t="s">
         <v>566</v>
       </c>
       <c r="D188" t="s">
         <v>567</v>
       </c>
       <c r="E188" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="F188" s="1">
-        <v>45713</v>
+        <v>44628</v>
       </c>
       <c r="G188" s="1">
-        <v>47539</v>
+        <v>46454</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>568</v>
       </c>
       <c r="C189" t="s">
         <v>569</v>
       </c>
       <c r="D189" t="s">
         <v>570</v>
       </c>
       <c r="E189" t="s">
         <v>74</v>
       </c>
       <c r="F189" s="1">
-        <v>44628</v>
+        <v>45281</v>
       </c>
       <c r="G189" s="1">
-        <v>46454</v>
+        <v>47093</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>571</v>
       </c>
       <c r="C190" t="s">
         <v>572</v>
       </c>
       <c r="D190" t="s">
         <v>573</v>
       </c>
       <c r="E190" t="s">
         <v>74</v>
       </c>
       <c r="F190" s="1">
-        <v>45281</v>
+        <v>44118</v>
       </c>
       <c r="G190" s="1">
-        <v>47093</v>
+        <v>45944</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>574</v>
       </c>
       <c r="C191" t="s">
         <v>575</v>
       </c>
       <c r="D191" t="s">
         <v>576</v>
       </c>
       <c r="E191" t="s">
         <v>74</v>
       </c>
       <c r="F191" s="1">
-        <v>44118</v>
+        <v>44181</v>
       </c>
       <c r="G191" s="1">
-        <v>45944</v>
+        <v>46007</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>577</v>
       </c>
       <c r="C192" t="s">
         <v>578</v>
       </c>
       <c r="D192" t="s">
         <v>579</v>
       </c>
       <c r="E192" t="s">
         <v>74</v>
       </c>
       <c r="F192" s="1">
-        <v>44181</v>
+        <v>45552</v>
       </c>
       <c r="G192" s="1">
-        <v>46007</v>
+        <v>47239</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>580</v>
       </c>
       <c r="C193" t="s">
         <v>581</v>
       </c>
       <c r="D193" t="s">
         <v>582</v>
       </c>
       <c r="E193" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="F193" s="1">
-        <v>45552</v>
+        <v>45097</v>
       </c>
       <c r="G193" s="1">
-        <v>47239</v>
+        <v>46924</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>583</v>
       </c>
       <c r="C194" t="s">
         <v>584</v>
       </c>
       <c r="D194" t="s">
         <v>585</v>
       </c>
       <c r="E194" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="F194" s="1">
-        <v>45097</v>
+        <v>44754</v>
       </c>
       <c r="G194" s="1">
-        <v>46924</v>
+        <v>46580</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>586</v>
       </c>
       <c r="C195" t="s">
         <v>587</v>
       </c>
       <c r="D195" t="s">
         <v>588</v>
       </c>
       <c r="E195" t="s">
         <v>74</v>
       </c>
       <c r="F195" s="1">
-        <v>44754</v>
+        <v>44166</v>
       </c>
       <c r="G195" s="1">
-        <v>46580</v>
+        <v>45992</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>589</v>
       </c>
       <c r="C196" t="s">
         <v>590</v>
       </c>
       <c r="D196" t="s">
         <v>591</v>
       </c>
       <c r="E196" t="s">
         <v>74</v>
       </c>
       <c r="F196" s="1">
-        <v>44166</v>
+        <v>45097</v>
       </c>
       <c r="G196" s="1">
-        <v>45992</v>
+        <v>46924</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>592</v>
       </c>
       <c r="C197" t="s">
         <v>593</v>
       </c>
       <c r="D197" t="s">
         <v>594</v>
       </c>
       <c r="E197" t="s">
         <v>74</v>
       </c>
       <c r="F197" s="1">
-        <v>45097</v>
+        <v>44335</v>
       </c>
       <c r="G197" s="1">
-        <v>46924</v>
+        <v>46161</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>595</v>
       </c>
       <c r="C198" t="s">
         <v>596</v>
       </c>
       <c r="D198" t="s">
         <v>597</v>
       </c>
       <c r="E198" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="F198" s="1">
-        <v>44335</v>
+        <v>45608</v>
       </c>
       <c r="G198" s="1">
-        <v>46161</v>
+        <v>47218</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>598</v>
       </c>
       <c r="C199" t="s">
         <v>599</v>
       </c>
       <c r="D199" t="s">
         <v>600</v>
       </c>
       <c r="E199" t="s">
         <v>23</v>
       </c>
       <c r="F199" s="1">
-        <v>45608</v>
+        <v>46001</v>
       </c>
       <c r="G199" s="1">
-        <v>47218</v>
+        <v>46854</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>601</v>
       </c>
       <c r="C200" t="s">
         <v>602</v>
       </c>
       <c r="D200" t="s">
         <v>603</v>
       </c>
       <c r="E200" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="F200" s="1">
-        <v>45027</v>
+        <v>45399</v>
       </c>
       <c r="G200" s="1">
-        <v>46854</v>
+        <v>47225</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>604</v>
       </c>
       <c r="C201" t="s">
         <v>605</v>
       </c>
-      <c r="D201" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D201"/>
+      <c r="E201"/>
       <c r="F201" s="1">
-        <v>45399</v>
+        <v>46144</v>
       </c>
       <c r="G201" s="1">
-        <v>47225</v>
+        <v>46144</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
+        <v>606</v>
+      </c>
+      <c r="C202" t="s">
         <v>607</v>
       </c>
-      <c r="C202" t="s">
+      <c r="D202" t="s">
         <v>608</v>
       </c>
-      <c r="D202"/>
-      <c r="E202"/>
+      <c r="E202" t="s">
+        <v>23</v>
+      </c>
       <c r="F202" s="1">
-        <v>46093</v>
+        <v>45230</v>
       </c>
       <c r="G202" s="1">
-        <v>46093</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>609</v>
       </c>
       <c r="C203" t="s">
         <v>610</v>
       </c>
       <c r="D203" t="s">
         <v>611</v>
       </c>
       <c r="E203" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="F203" s="1">
-        <v>45230</v>
+        <v>45523</v>
       </c>
       <c r="G203" s="1">
-        <v>47057</v>
+        <v>47349</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
         <v>612</v>
       </c>
       <c r="C204" t="s">
         <v>613</v>
       </c>
       <c r="D204" t="s">
         <v>614</v>
       </c>
       <c r="E204" t="s">
         <v>74</v>
       </c>
       <c r="F204" s="1">
-        <v>45523</v>
+        <v>45427</v>
       </c>
       <c r="G204" s="1">
-        <v>47349</v>
+        <v>47253</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>615</v>
       </c>
       <c r="C205" t="s">
         <v>616</v>
       </c>
       <c r="D205" t="s">
         <v>617</v>
       </c>
       <c r="E205" t="s">
         <v>74</v>
       </c>
       <c r="F205" s="1">
-        <v>45427</v>
+        <v>45523</v>
       </c>
       <c r="G205" s="1">
-        <v>47253</v>
+        <v>47349</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
         <v>618</v>
       </c>
       <c r="C206" t="s">
         <v>619</v>
       </c>
       <c r="D206" t="s">
         <v>620</v>
       </c>
       <c r="E206" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="F206" s="1">
-        <v>45523</v>
+        <v>45568</v>
       </c>
       <c r="G206" s="1">
-        <v>47349</v>
+        <v>47100</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>621</v>
       </c>
       <c r="C207" t="s">
         <v>622</v>
       </c>
       <c r="D207" t="s">
         <v>623</v>
       </c>
       <c r="E207" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="F207" s="1">
-        <v>45568</v>
+        <v>45594</v>
       </c>
       <c r="G207" s="1">
-        <v>47100</v>
+        <v>46324</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
         <v>624</v>
       </c>
       <c r="C208" t="s">
         <v>625</v>
       </c>
       <c r="D208" t="s">
         <v>626</v>
       </c>
       <c r="E208" t="s">
         <v>74</v>
       </c>
       <c r="F208" s="1">
-        <v>45594</v>
+        <v>45601</v>
       </c>
       <c r="G208" s="1">
-        <v>46324</v>
+        <v>46331</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>627</v>
       </c>
       <c r="C209" t="s">
         <v>628</v>
       </c>
       <c r="D209" t="s">
         <v>629</v>
       </c>
       <c r="E209" t="s">
         <v>74</v>
       </c>
       <c r="F209" s="1">
-        <v>45601</v>
+        <v>45706</v>
       </c>
       <c r="G209" s="1">
-        <v>46331</v>
+        <v>47532</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>630</v>
       </c>
       <c r="C210" t="s">
         <v>631</v>
       </c>
       <c r="D210" t="s">
         <v>632</v>
       </c>
       <c r="E210" t="s">
         <v>74</v>
       </c>
       <c r="F210" s="1">
-        <v>45706</v>
+        <v>45671</v>
       </c>
       <c r="G210" s="1">
-        <v>47532</v>
+        <v>47497</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>633</v>
       </c>
       <c r="C211" t="s">
         <v>634</v>
       </c>
       <c r="D211" t="s">
         <v>635</v>
       </c>
       <c r="E211" t="s">
         <v>74</v>
       </c>
       <c r="F211" s="1">
-        <v>45671</v>
+        <v>45874</v>
       </c>
       <c r="G211" s="1">
-        <v>47497</v>
+        <v>47700</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>636</v>
       </c>
       <c r="C212" t="s">
         <v>637</v>
       </c>
       <c r="D212" t="s">
         <v>638</v>
       </c>
       <c r="E212" t="s">
         <v>74</v>
       </c>
       <c r="F212" s="1">
-        <v>45874</v>
+        <v>45328</v>
       </c>
       <c r="G212" s="1">
-        <v>47700</v>
+        <v>47155</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>639</v>
       </c>
       <c r="C213" t="s">
         <v>640</v>
       </c>
       <c r="D213" t="s">
         <v>641</v>
       </c>
       <c r="E213" t="s">
         <v>74</v>
       </c>
       <c r="F213" s="1">
-        <v>45328</v>
+        <v>45608</v>
       </c>
       <c r="G213" s="1">
-        <v>47155</v>
+        <v>46790</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>642</v>
       </c>
       <c r="C214" t="s">
         <v>643</v>
       </c>
-      <c r="D214" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D214"/>
+      <c r="E214"/>
+      <c r="F214" s="1"/>
+      <c r="G214" s="1"/>
     </row>
     <row r="215" spans="1:7">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
+        <v>644</v>
+      </c>
+      <c r="C215" t="s">
         <v>645</v>
       </c>
-      <c r="C215" t="s">
+      <c r="D215" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
       <c r="E215" t="s">
         <v>74</v>
       </c>
       <c r="F215" s="1">
         <v>44166</v>
       </c>
       <c r="G215" s="1">
         <v>45992</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
+        <v>647</v>
+      </c>
+      <c r="C216" t="s">
         <v>648</v>
       </c>
-      <c r="C216" t="s">
+      <c r="D216" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
       <c r="E216" t="s">
         <v>74</v>
       </c>
       <c r="F216" s="1">
         <v>45552</v>
       </c>
       <c r="G216" s="1">
         <v>46282</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
+        <v>650</v>
+      </c>
+      <c r="C217" t="s">
         <v>651</v>
       </c>
-      <c r="C217" t="s">
+      <c r="D217" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
       <c r="E217" t="s">
         <v>74</v>
       </c>
       <c r="F217" s="1">
         <v>45706</v>
       </c>
       <c r="G217" s="1">
         <v>47532</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>