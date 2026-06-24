--- v1 (2026-05-01)
+++ v2 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Pegawai" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="653">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="644">
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Kode PT</t>
   </si>
   <si>
     <t>Nama PT</t>
   </si>
   <si>
     <t>Nomor SK</t>
   </si>
   <si>
     <t>Peringkat</t>
   </si>
   <si>
     <t>Tanggal Terbit</t>
   </si>
   <si>
     <t>Kadaluarsa</t>
   </si>
   <si>
     <t>061001</t>
   </si>
   <si>
@@ -308,51 +308,51 @@
   <si>
     <t>061030</t>
   </si>
   <si>
     <t>Universitas Sains Alqur an</t>
   </si>
   <si>
     <t>2174/SK/BAN-PT/Ak/PT/V/2025</t>
   </si>
   <si>
     <t>061031</t>
   </si>
   <si>
     <t>Universitas Dian Nuswantoro</t>
   </si>
   <si>
     <t>107/SK/BAN-PT/AK-ISK/PT/III/2022</t>
   </si>
   <si>
     <t>061032</t>
   </si>
   <si>
     <t>Universitas Sultan Fatah</t>
   </si>
   <si>
-    <t>1112/SK/BAN-PT/Akred/PT/XII/2020</t>
+    <t>225/SK/BAN-PT/Ak.S/2.0/PT/V/2026</t>
   </si>
   <si>
     <t>061033</t>
   </si>
   <si>
     <t>Universitas Sahid Surakarta</t>
   </si>
   <si>
     <t>2725/SK/BAN-PT/Ak/PT/IX/2025</t>
   </si>
   <si>
     <t>061034</t>
   </si>
   <si>
     <t>Universitas Aki</t>
   </si>
   <si>
     <t>192/SK/BAN-PT/Ak.Ppj/PT/III/2024</t>
   </si>
   <si>
     <t>061035</t>
   </si>
   <si>
     <t>Universitas Boyolali</t>
   </si>
@@ -413,51 +413,51 @@
   <si>
     <t>127/SK/BAN-PT/Akred/PT/III/2022</t>
   </si>
   <si>
     <t>061043</t>
   </si>
   <si>
     <t>Universitas Selamat Sri</t>
   </si>
   <si>
     <t>061044</t>
   </si>
   <si>
     <t>Universitas Ngudi Waluyo</t>
   </si>
   <si>
     <t>406/SK/BAN-PT/Ak.KP/PT/VI/2023</t>
   </si>
   <si>
     <t>061045</t>
   </si>
   <si>
     <t>Universitas Nahdlatul Ulama Purwokerto</t>
   </si>
   <si>
-    <t>1113/SK/BAN-PT/Akred/PT/XII/2020</t>
+    <t>249/SK/BAN-PT/Ak.S/2.0/PT/V/2026</t>
   </si>
   <si>
     <t>061046</t>
   </si>
   <si>
     <t>Universitas Nasional Karangturi Semarang</t>
   </si>
   <si>
     <t>773/SK/BAN-PT/Ak/PT/X/2023</t>
   </si>
   <si>
     <t>061047</t>
   </si>
   <si>
     <t>Universitas Duta Bangsa Surakarta</t>
   </si>
   <si>
     <t>2338/SK/BAN-PT/Ak/PT/VI/2025</t>
   </si>
   <si>
     <t>061048</t>
   </si>
   <si>
     <t>Universitas Harapan Bangsa</t>
   </si>
@@ -773,149 +773,158 @@
   <si>
     <t>061083</t>
   </si>
   <si>
     <t>Universitas Harkat Negeri</t>
   </si>
   <si>
     <t>045/SK/BAN-PT/Ak.PNB/2.0/PT/I/2026</t>
   </si>
   <si>
     <t>061084</t>
   </si>
   <si>
     <t>Universitas Komputama</t>
   </si>
   <si>
     <t>823/B/O/2025</t>
   </si>
   <si>
     <t>061085</t>
   </si>
   <si>
     <t>Universitas Sains Teknologi Ekonomi Digital Indonesia</t>
   </si>
   <si>
+    <t>061086</t>
+  </si>
+  <si>
+    <t>Universitas Ibnu Sina Ajibarang</t>
+  </si>
+  <si>
+    <t>061087</t>
+  </si>
+  <si>
+    <t>Universitas Teknologi Ronggolawe</t>
+  </si>
+  <si>
+    <t>061088</t>
+  </si>
+  <si>
+    <t>Universitas Agung Putra</t>
+  </si>
+  <si>
     <t>062004</t>
   </si>
   <si>
     <t>Institut Teknologi Dan Sains Nahdlatul Ulama Pekalongan</t>
   </si>
   <si>
     <t>757/SK/BAN-PT/Ak-Ppj/PT/X/2023</t>
   </si>
   <si>
     <t>062006</t>
   </si>
   <si>
     <t>Institut Teknologi dan Bisnis Kristen Bukit Pengharapan</t>
   </si>
   <si>
     <t>2192/SK/BAN-PT/Ak/PT/V/2025</t>
   </si>
   <si>
     <t>062007</t>
   </si>
   <si>
     <t>Institut Teknologi dan Bisnis Semarang</t>
   </si>
   <si>
     <t>196/SK/BAN-PT/Ak.Ppj/PT/III/2024</t>
   </si>
   <si>
     <t>062008</t>
   </si>
   <si>
     <t>Institut Teknologi Bisnis AAS Indonesia</t>
   </si>
   <si>
     <t>700/SK/BAN-PT/Ak.Ppj/PT/X/2023</t>
   </si>
   <si>
     <t>062009</t>
   </si>
   <si>
     <t>Institut Teknologi dan Bisnis Muhammadiyah Purbalingga</t>
   </si>
   <si>
-    <t>1528/SK/BAN-PT/Ak.P/PT/VIII/2024</t>
+    <t>2650/SK/BAN-PT/Ak/PT/VIII/2025</t>
   </si>
   <si>
     <t>062010</t>
   </si>
   <si>
     <t>Institut Teknologi Statistika dan Bisnis Muhammadiyah Semarang</t>
   </si>
   <si>
     <t>352/SK/BAN-PT/Ak/PT/III/2024</t>
   </si>
   <si>
     <t>062011</t>
   </si>
   <si>
     <t>Institut Teknologi Bisnis dan Kesehatan Bhakti Putra Bangsa Indonesia</t>
   </si>
   <si>
     <t>241/SK/BAN-PT/Ak/PT/III/2024</t>
   </si>
   <si>
     <t>062013</t>
   </si>
   <si>
     <t>Institut Teknologi Dan Bisnis Muhammadiyah Grobogan</t>
   </si>
   <si>
     <t>2400/SK/BAN-PT/Ak/PT/VII/2025</t>
   </si>
   <si>
     <t>062014</t>
   </si>
   <si>
     <t>Institut Teknologi Kesehatan Cendekia Utama Kudus</t>
   </si>
   <si>
     <t>2792/SK/BAN-PT/Ak.KP/PT/X/2025</t>
   </si>
   <si>
     <t>062015</t>
   </si>
   <si>
     <t>Institut Teknologi dan Bisnis Adias</t>
   </si>
   <si>
     <t>1032/SK/BAN-PT/Ak.Ppj/PT/XI/2023</t>
   </si>
   <si>
-    <t>062016</t>
-[...7 lines deleted...]
-  <si>
     <t>062017</t>
   </si>
   <si>
     <t>Institut Widya Pratama</t>
   </si>
   <si>
     <t>2822/SK/BAN-PT/Ak-PNB/PT/X/2025</t>
   </si>
   <si>
     <t>063001</t>
   </si>
   <si>
     <t>Sekolah Tinggi Ilmu Komunikasi</t>
   </si>
   <si>
     <t>971/SK/BAN-PT/Ak.Ppj/PT/XI/2023</t>
   </si>
   <si>
     <t>063003</t>
   </si>
   <si>
     <t>Sekolah Tinggi Ilmu Ekonomi Anindyaguna</t>
   </si>
   <si>
     <t xml:space="preserve">1938/SK/BAN-PT/Ak/PT/XI/2022 </t>
@@ -1088,59 +1097,50 @@
   <si>
     <t>Sekolah Tinggi Teknik Wiworotomo</t>
   </si>
   <si>
     <t xml:space="preserve"> 162/SK/BAN-PT/Ak/PT/III/2024</t>
   </si>
   <si>
     <t>063045</t>
   </si>
   <si>
     <t>Sekolah Tinggi Ilmu Administrasi Madani</t>
   </si>
   <si>
     <t>766/SK/BAN-PT/Ak/PT/X/2023</t>
   </si>
   <si>
     <t>063047</t>
   </si>
   <si>
     <t>STMIK Himsya</t>
   </si>
   <si>
     <t>154/SK/BAN-PT/Ak/PT/III/2023</t>
   </si>
   <si>
-    <t>063052</t>
-[...7 lines deleted...]
-  <si>
     <t>063053</t>
   </si>
   <si>
     <t>Sekolah Tinggi Ilmu Kesehatan Hakli</t>
   </si>
   <si>
     <t>990/SK/BAN-PT/Ak.Ppj/PT/V/2024</t>
   </si>
   <si>
     <t>063054</t>
   </si>
   <si>
     <t>STMIK AKI Pati</t>
   </si>
   <si>
     <t>386/SK/BAN-PT/Ak.Ppj/PT/IV/2024</t>
   </si>
   <si>
     <t>063056</t>
   </si>
   <si>
     <t>Sekolah Tinggi Ilmu Ekonomi Tamansiswa</t>
   </si>
   <si>
     <t>2251/SK/BAN-PT/Ak.KP/PT/V/2025</t>
@@ -1241,59 +1241,50 @@
   <si>
     <t>STIKES Estu Utomo</t>
   </si>
   <si>
     <t>2597/SK/BAN-PT/Ak/PT/VIII/2025</t>
   </si>
   <si>
     <t>063099</t>
   </si>
   <si>
     <t>Sekolah Tinggi Ilmu Kesehatan Nasional</t>
   </si>
   <si>
     <t>55/SK/BAN-PT/Ak/PT/II/2026</t>
   </si>
   <si>
     <t>063100</t>
   </si>
   <si>
     <t>STKIP Nahdlatul Ulama Kabupaten Tegal</t>
   </si>
   <si>
     <t xml:space="preserve"> 1290/SK/BAN-PT/Ak/PT/VII/2024</t>
   </si>
   <si>
-    <t>063102</t>
-[...7 lines deleted...]
-  <si>
     <t>063103</t>
   </si>
   <si>
     <t>STT Minyak dan Gas Cilacap</t>
   </si>
   <si>
     <t>1203/SK/BAN-PT/Ak.B/PT/VI/2024</t>
   </si>
   <si>
     <t>063104</t>
   </si>
   <si>
     <t>STIKES Mamba ul Ulum Surakarta</t>
   </si>
   <si>
     <t>1100/SK/BAN-PT/Ak.Ppj/PT/XII/2023</t>
   </si>
   <si>
     <t>063105</t>
   </si>
   <si>
     <t>STKIP Muhammadiyah Blora</t>
   </si>
   <si>
     <t>238/SK/BAN-PT/Akred/PT/VI/2022</t>
@@ -1571,59 +1562,50 @@
   <si>
     <t>Akademi Keperawatan Alkautsar Temanggung</t>
   </si>
   <si>
     <t>163/SK/BAN-PT/Ak.S/2.0/PT/IV/2026</t>
   </si>
   <si>
     <t>064127</t>
   </si>
   <si>
     <t>Akademi Keperawatan Giri Satria Husada</t>
   </si>
   <si>
     <t>2683/SK/BAN-PT/Ak.Ppj/PT/IX/2025</t>
   </si>
   <si>
     <t>064128</t>
   </si>
   <si>
     <t>Akademi Kebidanan Siti Fatimah</t>
   </si>
   <si>
     <t>1329/SK/BAN-PT/Ak/PT/VII/2024</t>
   </si>
   <si>
-    <t>064137</t>
-[...7 lines deleted...]
-  <si>
     <t>064139</t>
   </si>
   <si>
     <t>Akademi Keperawatan Patria Husada Surakarta</t>
   </si>
   <si>
     <t>398/SK/BAN-PT/Ak.Ppj/PT/IV/2024</t>
   </si>
   <si>
     <t>064142</t>
   </si>
   <si>
     <t>Akademi Kebidanan KH Putra</t>
   </si>
   <si>
     <t>312/SK/BAN-PT/Ak/PT/III/2024</t>
   </si>
   <si>
     <t>064144</t>
   </si>
   <si>
     <t>Akademi Kebidanan Muslimat Nahdlatul Ulama Kudus</t>
   </si>
   <si>
     <t>1099/SK/BAN-PT/Ak.Ppj/PT/V/2024</t>
@@ -1733,51 +1715,51 @@
   <si>
     <t>065015</t>
   </si>
   <si>
     <t>Politeknik Purbaya</t>
   </si>
   <si>
     <t>114/SK/BAN-PT/Akred/PT/III/2022</t>
   </si>
   <si>
     <t>065017</t>
   </si>
   <si>
     <t>Politeknik Manufaktur Ceper</t>
   </si>
   <si>
     <t>1223/SK/BAN-PT/PEPA-Ppj/PT/XII/2023</t>
   </si>
   <si>
     <t>065018</t>
   </si>
   <si>
     <t>Politeknik Stibisnis</t>
   </si>
   <si>
-    <t>845/SK/BAN-PT/Akred/PT/X/2020</t>
+    <t>251/SK/BAN-PT/Ak.S/2.0/PT/V/2026</t>
   </si>
   <si>
     <t>065021</t>
   </si>
   <si>
     <t>Politeknik Banjarnegara</t>
   </si>
   <si>
     <t>1130/SK/BAN-PT/Akred/PT/XII/2020</t>
   </si>
   <si>
     <t>065023</t>
   </si>
   <si>
     <t>Politeknik Kesehatan Bhakti Mulia</t>
   </si>
   <si>
     <t>1782/SK/BAN-PT/Ak.Ppj/PT/IX/2024</t>
   </si>
   <si>
     <t>065024</t>
   </si>
   <si>
     <t>Politeknik ATMI</t>
   </si>
@@ -1944,59 +1926,50 @@
     <t>2517/SK/BAN-PT/Ak/PT/VIII/2025</t>
   </si>
   <si>
     <t>065047</t>
   </si>
   <si>
     <t>Politeknik Pancasakti Global</t>
   </si>
   <si>
     <t>1372/SK/BAN-PT/Ak-PNB/PT/VII/2024</t>
   </si>
   <si>
     <t>065048</t>
   </si>
   <si>
     <t>Politeknik Assalaam Surakarta</t>
   </si>
   <si>
     <t>2097/SK/BAN-PT/Ak-PNB/PT/XI/2024</t>
   </si>
   <si>
     <t>065049</t>
   </si>
   <si>
     <t>Politeknik Pelayaran Nasional APN Surakarta</t>
-  </si>
-[...7 lines deleted...]
-    <t>1006/SK/BAN-PT/Akred/PT/XII/2020</t>
   </si>
   <si>
     <t>066003</t>
   </si>
   <si>
     <t>Akademi Komunitas BPPMNU Banat</t>
   </si>
   <si>
     <t>1793/SK/BAN-PT/Ak.P/PT/IX/2024</t>
   </si>
   <si>
     <t>066004</t>
   </si>
   <si>
     <t>Akademi Komunitas Al-Kahfi</t>
   </si>
   <si>
     <t>104/SK/BAN-PT/Ak/PT/II/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -2322,54 +2295,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G217"/>
+  <dimension ref="A1:G215"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G217" sqref="G217"/>
+      <selection activeCell="G215" sqref="G215"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -3011,57 +2984,57 @@
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" s="1">
         <v>44622</v>
       </c>
       <c r="G29" s="1">
         <v>46377</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>96</v>
       </c>
       <c r="C30" t="s">
         <v>97</v>
       </c>
       <c r="D30" t="s">
         <v>98</v>
       </c>
       <c r="E30" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="F30" s="1">
-        <v>44180</v>
+        <v>46006</v>
       </c>
       <c r="G30" s="1">
-        <v>46006</v>
+        <v>46372</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>99</v>
       </c>
       <c r="C31" t="s">
         <v>100</v>
       </c>
       <c r="D31" t="s">
         <v>101</v>
       </c>
       <c r="E31" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="1">
         <v>45916</v>
       </c>
       <c r="G31" s="1">
         <v>47742</v>
       </c>
     </row>
@@ -3287,57 +3260,57 @@
       </c>
       <c r="E41" t="s">
         <v>23</v>
       </c>
       <c r="F41" s="1">
         <v>45090</v>
       </c>
       <c r="G41" s="1">
         <v>46671</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>131</v>
       </c>
       <c r="C42" t="s">
         <v>132</v>
       </c>
       <c r="D42" t="s">
         <v>133</v>
       </c>
       <c r="E42" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="F42" s="1">
-        <v>44180</v>
+        <v>46007</v>
       </c>
       <c r="G42" s="1">
-        <v>46006</v>
+        <v>46372</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>134</v>
       </c>
       <c r="C43" t="s">
         <v>135</v>
       </c>
       <c r="D43" t="s">
         <v>136</v>
       </c>
       <c r="E43" t="s">
         <v>74</v>
       </c>
       <c r="F43" s="1">
         <v>45216</v>
       </c>
       <c r="G43" s="1">
         <v>47043</v>
       </c>
     </row>
@@ -4189,3135 +4162,3063 @@
         <v>46023</v>
       </c>
       <c r="G80" s="1">
         <v>47107</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>248</v>
       </c>
       <c r="C81" t="s">
         <v>249</v>
       </c>
       <c r="D81" t="s">
         <v>250</v>
       </c>
       <c r="E81" t="s">
         <v>74</v>
       </c>
       <c r="F81" s="1">
         <v>45923</v>
       </c>
-      <c r="G81" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="G81" s="1"/>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>251</v>
       </c>
       <c r="C82" t="s">
         <v>252</v>
       </c>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>253</v>
       </c>
       <c r="C83" t="s">
         <v>254</v>
       </c>
-      <c r="D83" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D83"/>
+      <c r="E83"/>
       <c r="F83" s="1">
-        <v>45210</v>
+        <v>46197</v>
       </c>
       <c r="G83" s="1">
-        <v>47036</v>
+        <v>46197</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
+        <v>255</v>
+      </c>
+      <c r="C84" t="s">
         <v>256</v>
       </c>
-      <c r="C84" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="D84"/>
+      <c r="E84"/>
+      <c r="F84" s="1"/>
+      <c r="G84" s="1"/>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="C85" t="s">
-        <v>260</v>
-[...12 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="D85"/>
+      <c r="E85"/>
+      <c r="F85" s="1"/>
+      <c r="G85" s="1"/>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C86" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="D86" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="E86" t="s">
         <v>74</v>
       </c>
       <c r="F86" s="1">
-        <v>45202</v>
+        <v>45210</v>
       </c>
       <c r="G86" s="1">
-        <v>47042</v>
+        <v>47036</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="C87" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="D87" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="E87" t="s">
         <v>74</v>
       </c>
       <c r="F87" s="1">
-        <v>45517</v>
+        <v>45783</v>
       </c>
       <c r="G87" s="1">
-        <v>46247</v>
+        <v>47609</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="C88" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="D88" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="E88" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="F88" s="1">
-        <v>45378</v>
+        <v>45358</v>
       </c>
       <c r="G88" s="1">
-        <v>47203</v>
+        <v>47183</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C89" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="D89" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E89" t="s">
         <v>74</v>
       </c>
       <c r="F89" s="1">
-        <v>45360</v>
+        <v>45202</v>
       </c>
       <c r="G89" s="1">
-        <v>47186</v>
+        <v>47042</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="C90" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="D90" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E90" t="s">
         <v>74</v>
       </c>
       <c r="F90" s="1">
-        <v>45832</v>
+        <v>45896</v>
       </c>
       <c r="G90" s="1">
-        <v>47658</v>
+        <v>47722</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C91" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="D91" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E91" t="s">
         <v>23</v>
       </c>
       <c r="F91" s="1">
-        <v>45937</v>
+        <v>45378</v>
       </c>
       <c r="G91" s="1">
-        <v>47205</v>
+        <v>47203</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="C92" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="D92" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="E92" t="s">
         <v>74</v>
       </c>
       <c r="F92" s="1">
-        <v>45258</v>
+        <v>45360</v>
       </c>
       <c r="G92" s="1">
-        <v>47100</v>
+        <v>47186</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="C93" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="D93" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="E93" t="s">
         <v>74</v>
       </c>
       <c r="F93" s="1">
-        <v>46035</v>
+        <v>45832</v>
       </c>
       <c r="G93" s="1">
-        <v>47861</v>
+        <v>47658</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="C94" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="D94" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="E94" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="F94" s="1">
-        <v>45945</v>
+        <v>45937</v>
       </c>
       <c r="G94" s="1">
-        <v>47108</v>
+        <v>47205</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C95" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="D95" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="E95" t="s">
         <v>74</v>
       </c>
       <c r="F95" s="1">
-        <v>45251</v>
+        <v>45258</v>
       </c>
       <c r="G95" s="1">
-        <v>47092</v>
+        <v>47100</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="C96" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="D96" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="E96" t="s">
         <v>74</v>
       </c>
       <c r="F96" s="1">
-        <v>44887</v>
+        <v>45945</v>
       </c>
       <c r="G96" s="1">
-        <v>46713</v>
+        <v>47108</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="C97" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="D97" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E97" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="F97" s="1">
-        <v>44712</v>
+        <v>45251</v>
       </c>
       <c r="G97" s="1">
-        <v>46517</v>
+        <v>47092</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="C98" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="D98" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="E98" t="s">
         <v>74</v>
       </c>
       <c r="F98" s="1">
-        <v>45727</v>
+        <v>44887</v>
       </c>
       <c r="G98" s="1">
-        <v>47553</v>
+        <v>46713</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="C99" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="D99" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="E99" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="F99" s="1">
-        <v>44824</v>
+        <v>44712</v>
       </c>
       <c r="G99" s="1">
-        <v>45899</v>
+        <v>46517</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="C100" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="D100" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="E100" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="F100" s="1">
-        <v>45532</v>
+        <v>45727</v>
       </c>
       <c r="G100" s="1">
-        <v>46952</v>
+        <v>47553</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C101" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="D101" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E101" t="s">
         <v>74</v>
       </c>
       <c r="F101" s="1">
-        <v>45216</v>
+        <v>44824</v>
       </c>
       <c r="G101" s="1">
-        <v>47057</v>
+        <v>45899</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C102" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="D102" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E102" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="F102" s="1">
-        <v>44873</v>
+        <v>45532</v>
       </c>
       <c r="G102" s="1">
-        <v>46643</v>
+        <v>46952</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C103" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="D103" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E103" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="F103" s="1">
-        <v>44873</v>
+        <v>45216</v>
       </c>
       <c r="G103" s="1">
-        <v>46699</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="C104" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="D104" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E104" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="F104" s="1">
-        <v>45258</v>
+        <v>44873</v>
       </c>
       <c r="G104" s="1">
-        <v>47100</v>
+        <v>46643</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="C105" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="D105" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="E105" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="F105" s="1">
-        <v>44789</v>
+        <v>44873</v>
       </c>
       <c r="G105" s="1">
-        <v>46615</v>
+        <v>46699</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C106" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="D106" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="E106" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="F106" s="1">
-        <v>45290</v>
+        <v>45258</v>
       </c>
       <c r="G106" s="1">
-        <v>47116</v>
+        <v>47100</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="C107" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="D107" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E107" t="s">
         <v>74</v>
       </c>
       <c r="F107" s="1">
-        <v>45042</v>
+        <v>44789</v>
       </c>
       <c r="G107" s="1">
-        <v>46869</v>
+        <v>46615</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C108" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="D108" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E108" t="s">
         <v>74</v>
       </c>
       <c r="F108" s="1">
-        <v>45160</v>
+        <v>45290</v>
       </c>
       <c r="G108" s="1">
-        <v>47001</v>
+        <v>47116</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C109" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="D109" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E109" t="s">
         <v>74</v>
       </c>
       <c r="F109" s="1">
-        <v>45258</v>
+        <v>45042</v>
       </c>
       <c r="G109" s="1">
-        <v>47100</v>
+        <v>46869</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="C110" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="D110" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="E110" t="s">
         <v>74</v>
       </c>
       <c r="F110" s="1">
-        <v>45350</v>
+        <v>45160</v>
       </c>
       <c r="G110" s="1">
-        <v>47169</v>
+        <v>47001</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C111" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="D111" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="E111" t="s">
         <v>74</v>
       </c>
       <c r="F111" s="1">
-        <v>44306</v>
+        <v>45258</v>
       </c>
       <c r="G111" s="1">
-        <v>46132</v>
+        <v>47100</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C112" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="D112" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="E112" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="F112" s="1">
-        <v>44691</v>
+        <v>45350</v>
       </c>
       <c r="G112" s="1">
-        <v>46531</v>
+        <v>47169</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="C113" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="D113" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="E113" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="F113" s="1">
-        <v>44810</v>
+        <v>44306</v>
       </c>
       <c r="G113" s="1">
-        <v>46636</v>
+        <v>46132</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C114" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="D114" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="E114" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="F114" s="1">
-        <v>45027</v>
+        <v>44691</v>
       </c>
       <c r="G114" s="1">
-        <v>46854</v>
+        <v>46531</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C115" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="D115" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="E115" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="F115" s="1">
-        <v>45356</v>
+        <v>44810</v>
       </c>
       <c r="G115" s="1">
-        <v>47182</v>
+        <v>46636</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C116" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="D116" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="E116" t="s">
         <v>74</v>
       </c>
       <c r="F116" s="1">
-        <v>45216</v>
+        <v>45027</v>
       </c>
       <c r="G116" s="1">
-        <v>47043</v>
+        <v>46854</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C117" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="D117" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="E117" t="s">
         <v>74</v>
       </c>
       <c r="F117" s="1">
-        <v>44992</v>
+        <v>45356</v>
       </c>
       <c r="G117" s="1">
-        <v>46819</v>
+        <v>47182</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C118" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="D118" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="E118" t="s">
         <v>74</v>
       </c>
       <c r="F118" s="1">
-        <v>45344</v>
+        <v>45216</v>
       </c>
       <c r="G118" s="1">
-        <v>47170</v>
+        <v>47043</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C119" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="D119" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="E119" t="s">
         <v>74</v>
       </c>
       <c r="F119" s="1">
-        <v>45427</v>
+        <v>44992</v>
       </c>
       <c r="G119" s="1">
-        <v>47253</v>
+        <v>46819</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="C120" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="D120" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="E120" t="s">
         <v>74</v>
       </c>
       <c r="F120" s="1">
-        <v>45393</v>
+        <v>45427</v>
       </c>
       <c r="G120" s="1">
-        <v>47218</v>
+        <v>47253</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="C121" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="D121" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="E121" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="F121" s="1">
-        <v>45791</v>
+        <v>45393</v>
       </c>
       <c r="G121" s="1">
-        <v>46833</v>
+        <v>47218</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="C122" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="D122" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="E122" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="F122" s="1">
-        <v>44887</v>
+        <v>45791</v>
       </c>
       <c r="G122" s="1">
-        <v>46713</v>
+        <v>46833</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="C123" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="D123" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="E123" t="s">
         <v>74</v>
       </c>
       <c r="F123" s="1">
-        <v>45910</v>
+        <v>44887</v>
       </c>
       <c r="G123" s="1">
-        <v>47658</v>
+        <v>46713</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C124" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="D124" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="E124" t="s">
         <v>74</v>
       </c>
       <c r="F124" s="1">
-        <v>45104</v>
+        <v>45910</v>
       </c>
       <c r="G124" s="1">
-        <v>46931</v>
+        <v>47658</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C125" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="D125" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E125" t="s">
         <v>74</v>
       </c>
       <c r="F125" s="1">
-        <v>45027</v>
+        <v>45104</v>
       </c>
       <c r="G125" s="1">
-        <v>46854</v>
+        <v>46931</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C126" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="D126" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="E126" t="s">
         <v>74</v>
       </c>
       <c r="F126" s="1">
-        <v>45237</v>
+        <v>45027</v>
       </c>
       <c r="G126" s="1">
-        <v>47064</v>
+        <v>46854</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="C127" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="D127" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="E127" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="F127" s="1">
-        <v>45945</v>
+        <v>45237</v>
       </c>
       <c r="G127" s="1">
-        <v>46615</v>
+        <v>47064</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C128" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="D128" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="E128" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="F128" s="1">
-        <v>45397</v>
+        <v>45945</v>
       </c>
       <c r="G128" s="1">
-        <v>46826</v>
+        <v>46615</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="C129" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="D129" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="E129" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="F129" s="1">
-        <v>44502</v>
+        <v>45397</v>
       </c>
       <c r="G129" s="1">
-        <v>46328</v>
+        <v>46826</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="C130" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="D130" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="E130" t="s">
-        <v>51</v>
+        <v>74</v>
       </c>
       <c r="F130" s="1">
-        <v>46021</v>
+        <v>44502</v>
       </c>
       <c r="G130" s="1">
-        <v>46386</v>
+        <v>46328</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C131" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="D131" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="E131" t="s">
         <v>51</v>
       </c>
       <c r="F131" s="1">
-        <v>45999</v>
+        <v>46021</v>
       </c>
       <c r="G131" s="1">
-        <v>46364</v>
+        <v>46386</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="C132" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="D132" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="E132" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="F132" s="1">
-        <v>45888</v>
+        <v>45999</v>
       </c>
       <c r="G132" s="1">
-        <v>47714</v>
+        <v>46364</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="C133" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="D133" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E133" t="s">
         <v>23</v>
       </c>
       <c r="F133" s="1">
-        <v>46077</v>
+        <v>45888</v>
       </c>
       <c r="G133" s="1">
-        <v>47903</v>
+        <v>47714</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="C134" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="D134" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E134" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="F134" s="1">
-        <v>45475</v>
+        <v>46077</v>
       </c>
       <c r="G134" s="1">
-        <v>47301</v>
+        <v>47903</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="C135" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="D135" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="E135" t="s">
         <v>74</v>
       </c>
       <c r="F135" s="1">
-        <v>44887</v>
+        <v>45475</v>
       </c>
       <c r="G135" s="1">
-        <v>46713</v>
+        <v>47301</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C136" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="D136" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="E136" t="s">
         <v>74</v>
       </c>
       <c r="F136" s="1">
         <v>45468</v>
       </c>
       <c r="G136" s="1">
         <v>46198</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C137" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="D137" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="E137" t="s">
         <v>61</v>
       </c>
       <c r="F137" s="1">
         <v>45281</v>
       </c>
       <c r="G137" s="1">
         <v>47107</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C138" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="D138" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="E138" t="s">
         <v>74</v>
       </c>
       <c r="F138" s="1">
         <v>44719</v>
       </c>
       <c r="G138" s="1">
         <v>46545</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="C139" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="D139" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="E139" t="s">
         <v>74</v>
       </c>
       <c r="F139" s="1">
         <v>45371</v>
       </c>
       <c r="G139" s="1">
         <v>47197</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="C140" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="D140" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="E140" t="s">
         <v>51</v>
       </c>
       <c r="F140" s="1">
         <v>45965</v>
       </c>
       <c r="G140" s="1">
         <v>46387</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="C141" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="D141" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="E141" t="s">
         <v>23</v>
       </c>
       <c r="F141" s="1">
         <v>45372</v>
       </c>
       <c r="G141" s="1">
         <v>47441</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="C142" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="D142" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="E142" t="s">
         <v>23</v>
       </c>
       <c r="F142" s="1">
         <v>45761</v>
       </c>
       <c r="G142" s="1">
         <v>47587</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="C143" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="D143" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="E143" t="s">
         <v>74</v>
       </c>
       <c r="F143" s="1">
         <v>44971</v>
       </c>
       <c r="G143" s="1">
         <v>46797</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="C144" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="D144" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="E144" t="s">
         <v>74</v>
       </c>
       <c r="F144" s="1">
         <v>45428</v>
       </c>
       <c r="G144" s="1">
         <v>47254</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="C145" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="D145" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="E145" t="s">
         <v>23</v>
       </c>
       <c r="F145" s="1">
         <v>45568</v>
       </c>
       <c r="G145" s="1">
         <v>47079</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="C146" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="D146" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="E146" t="s">
         <v>74</v>
       </c>
       <c r="F146" s="1">
         <v>45434</v>
       </c>
       <c r="G146" s="1">
         <v>47260</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="C147" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="D147" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="E147" t="s">
         <v>74</v>
       </c>
       <c r="F147" s="1">
         <v>44740</v>
       </c>
       <c r="G147" s="1">
         <v>46531</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="C148" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="D148" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="E148" t="s">
         <v>74</v>
       </c>
       <c r="F148" s="1">
         <v>45215</v>
       </c>
       <c r="G148" s="1">
         <v>47042</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="C149" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="D149" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="E149" t="s">
         <v>23</v>
       </c>
       <c r="F149" s="1">
         <v>44691</v>
       </c>
       <c r="G149" s="1">
         <v>46384</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="C150" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="D150" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="E150" t="s">
         <v>74</v>
       </c>
       <c r="F150" s="1">
         <v>45406</v>
       </c>
       <c r="G150" s="1">
         <v>47232</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="C151" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="D151" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="E151" t="s">
         <v>74</v>
       </c>
       <c r="F151" s="1">
         <v>45069</v>
       </c>
       <c r="G151" s="1">
         <v>46896</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="C152" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="D152" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="E152" t="s">
         <v>74</v>
       </c>
       <c r="F152" s="1">
         <v>45009</v>
       </c>
       <c r="G152" s="1">
         <v>46138</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="C153" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="D153" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="E153" t="s">
         <v>23</v>
       </c>
       <c r="F153" s="1">
         <v>45259</v>
       </c>
       <c r="G153" s="1">
         <v>46013</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="C154" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="D154" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="E154" t="s">
         <v>74</v>
       </c>
       <c r="F154" s="1">
         <v>45699</v>
       </c>
       <c r="G154" s="1">
         <v>46234</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="C155" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="D155"/>
       <c r="E155"/>
       <c r="F155" s="1">
-        <v>46144</v>
+        <v>46197</v>
       </c>
       <c r="G155" s="1">
-        <v>46144</v>
+        <v>46197</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C156" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="D156" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="E156" t="s">
         <v>74</v>
       </c>
       <c r="F156" s="1">
         <v>45281</v>
       </c>
       <c r="G156" s="1">
         <v>47107</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="C157" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="D157" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="E157" t="s">
         <v>23</v>
       </c>
       <c r="F157" s="1">
         <v>45125</v>
       </c>
       <c r="G157" s="1">
         <v>46952</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C158" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="D158"/>
       <c r="E158"/>
       <c r="F158" s="1"/>
       <c r="G158" s="1"/>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="C159" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="D159" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="E159" t="s">
         <v>61</v>
       </c>
       <c r="F159" s="1">
         <v>44852</v>
       </c>
       <c r="G159" s="1">
         <v>46692</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="C160" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="D160" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="E160" t="s">
         <v>74</v>
       </c>
       <c r="F160" s="1">
         <v>45393</v>
       </c>
       <c r="G160" s="1">
         <v>47218</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="C161" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="D161" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="E161" t="s">
         <v>74</v>
       </c>
       <c r="F161" s="1">
         <v>45371</v>
       </c>
       <c r="G161" s="1">
         <v>47197</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="C162" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="D162" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="E162" t="s">
         <v>74</v>
       </c>
       <c r="F162" s="1">
         <v>44306</v>
       </c>
       <c r="G162" s="1">
         <v>46132</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="C163" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="D163" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="E163" t="s">
         <v>74</v>
       </c>
       <c r="F163" s="1">
         <v>45804</v>
       </c>
       <c r="G163" s="1">
         <v>47630</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="C164" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="D164" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="E164" t="s">
         <v>74</v>
       </c>
       <c r="F164" s="1">
         <v>45393</v>
       </c>
       <c r="G164" s="1">
         <v>47218</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="C165" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="D165" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="E165" t="s">
         <v>61</v>
       </c>
       <c r="F165" s="1">
         <v>44698</v>
       </c>
       <c r="G165" s="1">
         <v>46524</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C166" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="D166" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="E166" t="s">
         <v>23</v>
       </c>
       <c r="F166" s="1">
         <v>45735</v>
       </c>
       <c r="G166" s="1">
         <v>47561</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C167" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="D167" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="E167" t="s">
         <v>74</v>
       </c>
       <c r="F167" s="1">
         <v>45027</v>
       </c>
       <c r="G167" s="1">
         <v>46854</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
+        <v>503</v>
+      </c>
+      <c r="C168" t="s">
+        <v>504</v>
+      </c>
+      <c r="D168" t="s">
+        <v>505</v>
+      </c>
+      <c r="E168" t="s">
         <v>506</v>
-      </c>
-[...7 lines deleted...]
-        <v>509</v>
       </c>
       <c r="F168" s="1"/>
       <c r="G168" s="1"/>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="C169" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="D169" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="E169" t="s">
         <v>51</v>
       </c>
       <c r="F169" s="1">
         <v>46119</v>
       </c>
       <c r="G169" s="1">
         <v>46484</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="C170" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="D170" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="E170" t="s">
         <v>74</v>
       </c>
       <c r="F170" s="1">
         <v>45902</v>
       </c>
       <c r="G170" s="1">
         <v>47676</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="C171" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="D171" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="E171" t="s">
         <v>74</v>
       </c>
       <c r="F171" s="1">
         <v>45482</v>
       </c>
       <c r="G171" s="1">
         <v>47308</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="C172" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="D172" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="E172" t="s">
         <v>74</v>
       </c>
       <c r="F172" s="1">
-        <v>44845</v>
+        <v>45394</v>
       </c>
       <c r="G172" s="1">
-        <v>46671</v>
+        <v>47219</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="C173" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="D173" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="E173" t="s">
         <v>74</v>
       </c>
       <c r="F173" s="1">
-        <v>45394</v>
+        <v>45371</v>
       </c>
       <c r="G173" s="1">
-        <v>47219</v>
+        <v>47197</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="C174" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="D174" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="E174" t="s">
         <v>74</v>
       </c>
       <c r="F174" s="1">
-        <v>45371</v>
+        <v>45434</v>
       </c>
       <c r="G174" s="1">
-        <v>47197</v>
+        <v>47260</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="C175" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="D175" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="E175" t="s">
         <v>74</v>
       </c>
       <c r="F175" s="1">
-        <v>45434</v>
+        <v>44984</v>
       </c>
       <c r="G175" s="1">
-        <v>47260</v>
+        <v>46810</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="C176" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="D176" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="E176" t="s">
         <v>74</v>
       </c>
       <c r="F176" s="1">
-        <v>44984</v>
+        <v>44278</v>
       </c>
       <c r="G176" s="1">
-        <v>46810</v>
+        <v>46104</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="C177" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="D177" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="E177" t="s">
         <v>74</v>
       </c>
       <c r="F177" s="1">
-        <v>44278</v>
+        <v>45628</v>
       </c>
       <c r="G177" s="1">
-        <v>46104</v>
+        <v>47454</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="C178" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="D178" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="E178" t="s">
         <v>74</v>
       </c>
       <c r="F178" s="1">
-        <v>45628</v>
+        <v>45791</v>
       </c>
       <c r="G178" s="1">
-        <v>47454</v>
+        <v>47617</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="C179" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="D179" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="E179" t="s">
         <v>74</v>
       </c>
       <c r="F179" s="1">
         <v>45791</v>
       </c>
       <c r="G179" s="1">
         <v>47617</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="C180" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="D180" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="E180" t="s">
         <v>74</v>
       </c>
       <c r="F180" s="1">
-        <v>45791</v>
+        <v>45667</v>
       </c>
       <c r="G180" s="1">
-        <v>47617</v>
+        <v>47218</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="C181" t="s">
-        <v>547</v>
-[...6 lines deleted...]
-      </c>
+        <v>544</v>
+      </c>
+      <c r="D181"/>
+      <c r="E181"/>
       <c r="F181" s="1">
-        <v>45667</v>
+        <v>46197</v>
       </c>
       <c r="G181" s="1">
-        <v>47218</v>
+        <v>46197</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="C182" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="D182"/>
       <c r="E182"/>
       <c r="F182" s="1">
-        <v>46144</v>
+        <v>46197</v>
       </c>
       <c r="G182" s="1">
-        <v>46144</v>
+        <v>46197</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="C183" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-      <c r="E183"/>
+        <v>548</v>
+      </c>
+      <c r="D183" t="s">
+        <v>549</v>
+      </c>
+      <c r="E183" t="s">
+        <v>74</v>
+      </c>
       <c r="F183" s="1">
-        <v>46144</v>
+        <v>44999</v>
       </c>
       <c r="G183" s="1">
-        <v>46144</v>
+        <v>46826</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="C184" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="D184" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="E184" t="s">
         <v>74</v>
       </c>
       <c r="F184" s="1">
-        <v>44999</v>
+        <v>45392</v>
       </c>
       <c r="G184" s="1">
-        <v>46826</v>
+        <v>47218</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="C185" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="D185" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="E185" t="s">
         <v>74</v>
       </c>
       <c r="F185" s="1">
-        <v>45392</v>
+        <v>44824</v>
       </c>
       <c r="G185" s="1">
-        <v>47218</v>
+        <v>46205</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="C186" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="D186" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="E186" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="F186" s="1">
-        <v>44824</v>
+        <v>45713</v>
       </c>
       <c r="G186" s="1">
-        <v>46205</v>
+        <v>47539</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="C187" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="D187" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E187" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="F187" s="1">
-        <v>45713</v>
+        <v>44628</v>
       </c>
       <c r="G187" s="1">
-        <v>47539</v>
+        <v>46454</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="C188" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="D188" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="E188" t="s">
         <v>74</v>
       </c>
       <c r="F188" s="1">
-        <v>44628</v>
+        <v>45281</v>
       </c>
       <c r="G188" s="1">
-        <v>46454</v>
+        <v>47093</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="C189" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="D189" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="E189" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="F189" s="1">
-        <v>45281</v>
+        <v>45945</v>
       </c>
       <c r="G189" s="1">
-        <v>47093</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="C190" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="D190" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="E190" t="s">
         <v>74</v>
       </c>
       <c r="F190" s="1">
-        <v>44118</v>
+        <v>44181</v>
       </c>
       <c r="G190" s="1">
-        <v>45944</v>
+        <v>46007</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="C191" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="D191" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="E191" t="s">
         <v>74</v>
       </c>
       <c r="F191" s="1">
-        <v>44181</v>
+        <v>45552</v>
       </c>
       <c r="G191" s="1">
-        <v>46007</v>
+        <v>47239</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="C192" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="D192" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="E192" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="F192" s="1">
-        <v>45552</v>
+        <v>45097</v>
       </c>
       <c r="G192" s="1">
-        <v>47239</v>
+        <v>46924</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="C193" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="D193" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="E193" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="F193" s="1">
-        <v>45097</v>
+        <v>44754</v>
       </c>
       <c r="G193" s="1">
-        <v>46924</v>
+        <v>46580</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="C194" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="D194" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="E194" t="s">
         <v>74</v>
       </c>
       <c r="F194" s="1">
-        <v>44754</v>
+        <v>44166</v>
       </c>
       <c r="G194" s="1">
-        <v>46580</v>
+        <v>45992</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="C195" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="D195" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="E195" t="s">
         <v>74</v>
       </c>
       <c r="F195" s="1">
-        <v>44166</v>
+        <v>45097</v>
       </c>
       <c r="G195" s="1">
-        <v>45992</v>
+        <v>46924</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="C196" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="D196" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="E196" t="s">
         <v>74</v>
       </c>
       <c r="F196" s="1">
-        <v>45097</v>
+        <v>44335</v>
       </c>
       <c r="G196" s="1">
-        <v>46924</v>
+        <v>46161</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="C197" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="D197" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="E197" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="F197" s="1">
-        <v>44335</v>
+        <v>45608</v>
       </c>
       <c r="G197" s="1">
-        <v>46161</v>
+        <v>47218</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="C198" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="D198" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="E198" t="s">
         <v>23</v>
       </c>
       <c r="F198" s="1">
-        <v>45608</v>
+        <v>46001</v>
       </c>
       <c r="G198" s="1">
-        <v>47218</v>
+        <v>46854</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="C199" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="D199" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="E199" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="F199" s="1">
-        <v>46001</v>
+        <v>45399</v>
       </c>
       <c r="G199" s="1">
-        <v>46854</v>
+        <v>47225</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="C200" t="s">
-        <v>602</v>
-[...12 lines deleted...]
-      </c>
+        <v>599</v>
+      </c>
+      <c r="D200"/>
+      <c r="E200"/>
+      <c r="F200" s="1"/>
+      <c r="G200" s="1"/>
     </row>
     <row r="201" spans="1:7">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="C201" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-      <c r="E201"/>
+        <v>601</v>
+      </c>
+      <c r="D201" t="s">
+        <v>602</v>
+      </c>
+      <c r="E201" t="s">
+        <v>23</v>
+      </c>
       <c r="F201" s="1">
-        <v>46144</v>
+        <v>45230</v>
       </c>
       <c r="G201" s="1">
-        <v>46144</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="C202" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="D202" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="E202" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="F202" s="1">
-        <v>45230</v>
+        <v>45523</v>
       </c>
       <c r="G202" s="1">
-        <v>47057</v>
+        <v>47349</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="C203" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="D203" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="E203" t="s">
         <v>74</v>
       </c>
       <c r="F203" s="1">
-        <v>45523</v>
+        <v>45427</v>
       </c>
       <c r="G203" s="1">
-        <v>47349</v>
+        <v>47253</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="C204" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="D204" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="E204" t="s">
         <v>74</v>
       </c>
       <c r="F204" s="1">
-        <v>45427</v>
+        <v>45523</v>
       </c>
       <c r="G204" s="1">
-        <v>47253</v>
+        <v>47349</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="C205" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="D205" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="E205" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="F205" s="1">
-        <v>45523</v>
+        <v>45568</v>
       </c>
       <c r="G205" s="1">
-        <v>47349</v>
+        <v>47100</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="C206" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="D206" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="E206" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="F206" s="1">
-        <v>45568</v>
+        <v>45594</v>
       </c>
       <c r="G206" s="1">
-        <v>47100</v>
+        <v>46324</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="C207" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="D207" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="E207" t="s">
         <v>74</v>
       </c>
       <c r="F207" s="1">
-        <v>45594</v>
+        <v>45601</v>
       </c>
       <c r="G207" s="1">
-        <v>46324</v>
+        <v>46331</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="C208" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="D208" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="E208" t="s">
         <v>74</v>
       </c>
       <c r="F208" s="1">
-        <v>45601</v>
+        <v>45706</v>
       </c>
       <c r="G208" s="1">
-        <v>46331</v>
+        <v>47532</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="C209" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="D209" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="E209" t="s">
         <v>74</v>
       </c>
       <c r="F209" s="1">
-        <v>45706</v>
+        <v>45671</v>
       </c>
       <c r="G209" s="1">
-        <v>47532</v>
+        <v>47497</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="C210" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="D210" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="E210" t="s">
         <v>74</v>
       </c>
       <c r="F210" s="1">
-        <v>45671</v>
+        <v>45874</v>
       </c>
       <c r="G210" s="1">
-        <v>47497</v>
+        <v>47700</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="C211" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="D211" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="E211" t="s">
         <v>74</v>
       </c>
       <c r="F211" s="1">
-        <v>45874</v>
+        <v>45328</v>
       </c>
       <c r="G211" s="1">
-        <v>47700</v>
+        <v>47155</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="C212" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="D212" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="E212" t="s">
         <v>74</v>
       </c>
       <c r="F212" s="1">
-        <v>45328</v>
+        <v>45608</v>
       </c>
       <c r="G212" s="1">
-        <v>47155</v>
+        <v>46790</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="C213" t="s">
-        <v>640</v>
-[...12 lines deleted...]
-      </c>
+        <v>637</v>
+      </c>
+      <c r="D213"/>
+      <c r="E213"/>
+      <c r="F213" s="1"/>
+      <c r="G213" s="1"/>
     </row>
     <row r="214" spans="1:7">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="C214" t="s">
-        <v>643</v>
-[...4 lines deleted...]
-      <c r="G214" s="1"/>
+        <v>639</v>
+      </c>
+      <c r="D214" t="s">
+        <v>640</v>
+      </c>
+      <c r="E214" t="s">
+        <v>74</v>
+      </c>
+      <c r="F214" s="1">
+        <v>45552</v>
+      </c>
+      <c r="G214" s="1">
+        <v>46282</v>
+      </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="C215" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="D215" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E215" t="s">
         <v>74</v>
       </c>
       <c r="F215" s="1">
-        <v>44166</v>
+        <v>45706</v>
       </c>
       <c r="G215" s="1">
-        <v>45992</v>
-[...44 lines deleted...]
-      <c r="G217" s="1">
         <v>47532</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>